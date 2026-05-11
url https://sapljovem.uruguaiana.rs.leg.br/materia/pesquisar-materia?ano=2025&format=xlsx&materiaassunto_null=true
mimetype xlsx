--- v1 (2026-02-02)
+++ v2 (2026-05-11)
@@ -54,690 +54,690 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Salomão</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no_01_vitoria_s.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no_01_vitoria_s.docx</t>
   </si>
   <si>
     <t>Apoio e Inserção de Jovens Egressos de Abrigos.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Anna Letícia</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_no_02_ana_leticia.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_no_02_ana_leticia.docx</t>
   </si>
   <si>
     <t>Indica visitas às escolas públicas de Uruguaiana para ressaltar o impacto da educação como meio de transformação social e econômica.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Amanda</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_no_03_amanda.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_no_03_amanda.docx</t>
   </si>
   <si>
     <t>Indica criação de QRCodes informativos contendo leis, artigos, dados para serem adicionados em transportes públicos (ônibus) na cidade de Uruguaiana.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Amanda, Valentine Neimaier</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_04_amanda_e_valentine.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_04_amanda_e_valentine.docx</t>
   </si>
   <si>
     <t>Indica a pintura do Jogo (brincadeira) da "Amarelinha" nas calçadas, perto de escolas em comunidades.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Luis Bernardo</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_05_luis_bernardo.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_05_luis_bernardo.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que estude a viabilidade de conceder isenção de impostos municipais às empresas e entidades que desenvolvem atividades artísticas e culturais no município.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Maria Antônia Bach</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_no_6_maria_antonia.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_no_6_maria_antonia.docx</t>
   </si>
   <si>
     <t>Indica a criação e implementação de Espaços de Infraestrutura destinados à Eco pedagogia nas Redes de Ensino Municipais de Uruguaiana.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Verlei Gaúcho</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_07_verlei_gaucho_e_cristian.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_07_verlei_gaucho_e_cristian.docx</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal a criação de um programa de Leitura com projetos relacionados a feira do livro.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_no_8_verlei_gaucho_e_cristian.doc</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_no_8_verlei_gaucho_e_cristian.doc</t>
   </si>
   <si>
     <t>Indica implementação de um programa municipal de plantio de árvores visando a redução das ilhas de calor e a melhoria da qualidade ambiental em Uruguaiana.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Giovana Osto</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_09_giovana.doc</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_09_giovana.doc</t>
   </si>
   <si>
     <t>Indica a realização de campanha Municipal de Conscientização e Informação sobre Endometriose.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Maria Martines</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/5/mocao_no_01_maria_martines.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/5/mocao_no_01_maria_martines.docx</t>
   </si>
   <si>
     <t>Congratulações ao ex-prefeito Ronnie Melo pelo aniversário.</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/6/mocao_no_02_luis_bernardo.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/6/mocao_no_02_luis_bernardo.docx</t>
   </si>
   <si>
     <t>Moção de Congratulações e Louvor às Mesquitas de Uruguaiana pelo incentivo à diversidade cultural e religiosa.</t>
   </si>
   <si>
     <t>Verlei Gaúcho, Cristian Lopes</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/7/mocao_no_3_verlei_g_cristian.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/7/mocao_no_3_verlei_g_cristian.docx</t>
   </si>
   <si>
     <t>Votos de apoio ao Programa Jovem Parlamentar</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/23/mocao_no_04_maria_martines.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/23/mocao_no_04_maria_martines.docx</t>
   </si>
   <si>
     <t>Congratulações a Mega loja Havan-Uruguaiana</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/24/mocao_no_05_amanda_souza.doc</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/24/mocao_no_05_amanda_souza.doc</t>
   </si>
   <si>
     <t>Moção de congratulações e louvor ao projeto nossas lentes meu olhar.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/25/mocao_no_06_amanda_souza.doc</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/25/mocao_no_06_amanda_souza.doc</t>
   </si>
   <si>
     <t>Moção de congratulação à Jane Tavares, diretora da creche Cecília Meireles</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/30/mocao_no_07_-_luis_bernardo.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/30/mocao_no_07_-_luis_bernardo.docx</t>
   </si>
   <si>
     <t>Moção de congratulações aos Rotary Clubs presentes no município de Uruguaiana.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/31/mocao_no_08_-_luis_bernardo.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/31/mocao_no_08_-_luis_bernardo.docx</t>
   </si>
   <si>
     <t>Moção de Congratulações e Louvor aos centros de religião Africana em de Uruguaiana pelo incentivo à diversidade cultural e religiosa.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/47/mocao_no_9_verlei_g_cristian.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/47/mocao_no_9_verlei_g_cristian.docx</t>
   </si>
   <si>
     <t>Congratulações e Louvor à escola EEEF Adir Mascia pela atuação na rede de Ensino</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/48/mocao_no_10_verlei_g_cristian.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/48/mocao_no_10_verlei_g_cristian.docx</t>
   </si>
   <si>
     <t>Congratulações e Louvor às Professoras Tânia Motta Silvia e Alexandra Barreto pelos Serviços prestados à rede de educação nosso município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/49/mocao_no_11_amanda.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/49/mocao_no_11_amanda.docx</t>
   </si>
   <si>
     <t>Moção de congratulação à Ricardo Aires Simas</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/50/mocao_no_12_amanda.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/50/mocao_no_12_amanda.docx</t>
   </si>
   <si>
     <t>Moção em louvor e congratulação a Claudia Aires Simas, em agradecimento ao excelente trabalho.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Moção de congratulação e louvor ao professor Anderson Rocha</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/52/mocao_no_14_verlei_g_cristian.doc</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/52/mocao_no_14_verlei_g_cristian.doc</t>
   </si>
   <si>
     <t>Congratulações e Louvor à Primeira Igreja Batista de Uruguaiana pelos Serviços Prestados à Comunidade</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/1/requerimento_no_1_vitoria_salomao.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/1/requerimento_no_1_vitoria_salomao.docx</t>
   </si>
   <si>
     <t>Requer informações sobre programas para inserções de jovens egressos de abrigos.</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_no_2maria_martines.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_no_2maria_martines.docx</t>
   </si>
   <si>
     <t>Manutenção de vias públicas: a) Rua Monteiro Lobato, entre Adir Mascia e Umbelino Gomes; b) Patrolamento e cascalhamento na rua General Vitorino, entre Pinheiro Machado e Adir Mascia; c) Patrolamento e cascalhamento na rua Antônio Monteiro, entre Venâncio Aires e Bento Gonçalves; d) Substituição de iluminação pública no loteamento João Paulo II, quadra 30 ao lado da casa nº 1; e) Manutenção na quadra de areia situada no bairro União das Vilas, na Rua Uruguai, entre as ruas Carumbé e Pindaí.</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_no_3_verlei_g_cristian_l.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_no_3_verlei_g_cristian_l.docx</t>
   </si>
   <si>
     <t>Requer: a) Patrolamento da Rua Álamos, no bairro Profilurb; b) colocação de tachões e/ou redutores de velocidade na Rua Setembrino de Carvalho próximo a rua Benjamin Constant.</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/4/requerimento_no_4_verlei_g_cristian_l.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/4/requerimento_no_4_verlei_g_cristian_l.docx</t>
   </si>
   <si>
     <t>Requer substituição de lâmpadas no Bairro Profilurb.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_no_5_maria_martines.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_no_5_maria_martines.docx</t>
   </si>
   <si>
     <t>Manutenção de boca de lobo na rua Dardo Menezes 188, Bairro Sto. Inácio.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_no_6_amanda.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_no_6_amanda.docx</t>
   </si>
   <si>
     <t>Asfaltamento da rua Angico, próxima à escola Vovó Chica.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento_no_7_amanda.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento_no_7_amanda.docx</t>
   </si>
   <si>
     <t>Asfaltamento da rua Tarumã.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Cristian Lopes, Verlei Gaúcho</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_no_8_verlei_gaucho_e_cristian_lopes.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_no_8_verlei_gaucho_e_cristian_lopes.docx</t>
   </si>
   <si>
     <t>Requer: a) patrolamento e encascalhamento da Rua Alamos no bairro Profilurb/vila Júlia; b) colocação de tachões e/ou redutores de velocidade na Rua Monteiro Lobato em frente ao Instituto Federal Farroupilha; c) Placas de sinalização em relação à velocidade na Avenida setembrino de Carvalho.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_no_9_verlei_gaucho_e_cristian_lopes.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_no_9_verlei_gaucho_e_cristian_lopes.docx</t>
   </si>
   <si>
     <t>Requer informações referentes a segurança nas escolas municipais.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento_no_10_verlei_gaucho_e_cristian_lopes.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento_no_10_verlei_gaucho_e_cristian_lopes.docx</t>
   </si>
   <si>
     <t>Requer informações sobre a situação estrutural das escolas de ensinos municipais em relação a preparação para o verão.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_11_verlei_-_cristian.odt</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_11_verlei_-_cristian.odt</t>
   </si>
   <si>
     <t>Requer troca de iluminação em pontos do município, sinalização em escola rural e redutores de velocidade em avenida de trânsito.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_12_amanda.doc</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_12_amanda.doc</t>
   </si>
   <si>
     <t>Requer asfaltamento da rua Urbano Vilela, próxima a segunda igreja localizada no bairro Ipiranga</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_13_amanda.doc</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_13_amanda.doc</t>
   </si>
   <si>
     <t>Requer asfaltamento da Rua Padre Anchieta no bairro Ipiranga</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_14_amanda_souza.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_14_amanda_souza.docx</t>
   </si>
   <si>
     <t>Reuqer asfaltamento na rua Salgado filho, Alexandre Zachia</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_15_giovana.doc</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_15_giovana.doc</t>
   </si>
   <si>
     <t>Requer cumprimento da Lei Municipal nº 5.619/2023 – Fixação obrigatória de cartazes informativos</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/11/p._l._o_no_1-2025.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/11/p._l._o_no_1-2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação e a implementação de Espaços de Infraestrutura destinados à Bio-Aprendizagem nas Redes de Ensino Municipais de Uruguaiana.</t>
   </si>
   <si>
     <t>Malu Sampaio</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/12/p._l._o_no_2-2025.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/12/p._l._o_no_2-2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do ensino de Libras nas escolas municipais de Uruguaiana.</t>
   </si>
   <si>
     <t>Antonio Barreto</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/13/p._l._o_no_3-2025.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/13/p._l._o_no_3-2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Empresa Amiga da Juventude.</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/14/p._l._o_no_4-2025.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/14/p._l._o_no_4-2025.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de pontos para carregamento de dispositivos – Powerbank – nos espaços comunitários do município de Uruguaiana.</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/15/p._l._o_no_5-2025.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/15/p._l._o_no_5-2025.docx</t>
   </si>
   <si>
     <t>Obriga bares, restaurantes, casas noturnas e de eventos a adotar medidas de auxílio à mulher que se sinta em situação de risco.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Layla Tumalieh</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/26/p._l._o_no_6_-2025_-_layla_tumalieh.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/26/p._l._o_no_6_-2025_-_layla_tumalieh.docx</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade de afixação de cartazes informativos com o número do Disque 100 e orientações sobre denúncia de violações de direitos humanos em todas as escolas públicas e privadas do Município de Uruguaiana, e dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/27/p._l._o_no_7_-2025_-_verlei_gaucho_-_cristian_lopes.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/27/p._l._o_no_7_-2025_-_verlei_gaucho_-_cristian_lopes.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um programa de incentivo à leitura e escrita nas escolas municipais de Uruguaiana com a participação na feira do livro.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/32/p.l.o_no_8-2025_-_luis_bernardo.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/32/p.l.o_no_8-2025_-_luis_bernardo.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do nome da Escola Municipal de Ensino Fundamental Humberto de Alencar Castelo Branco, localizada no município de Uruguaiana.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>OFI</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/28/oficio_retirada_p._l._o_no_5-2025_-_giovana_osto.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/28/oficio_retirada_p._l._o_no_5-2025_-_giovana_osto.docx</t>
   </si>
   <si>
     <t>Solicita a retirada do Projeto de Lei Ordinária nº 05/2025.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/34/oficio_retirada_p._l._o_no_1-2025.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/34/oficio_retirada_p._l._o_no_1-2025.docx</t>
   </si>
   <si>
     <t>Solicita retirada PL nº 01/2025</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/36/ofjp3_25_2.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/36/ofjp3_25_2.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 1125/2025 da SEDES, em resposta ao Ofício nº 5/2025/DLEG da Jovem Parlamentar Vitória</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/37/ofjp4_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/37/ofjp4_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 1126/2025 da SEDES, em resposta ao Ofício nº 1/2025/DLEG da Jovem Parlamentar Vitória</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/38/ofjp5_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/38/ofjp5_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 200/2025 da SEMUT, em resposta ao Ofício nº 7/2025/DLEG da Jovem Parlamentar Amanda</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/39/oficio_retirada_p._l._o_no_4-2025.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/39/oficio_retirada_p._l._o_no_4-2025.docx</t>
   </si>
   <si>
     <t>Solicita retirada PL nº 4</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/40/oficio_retirada_p._l._o_no_2-2025.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/40/oficio_retirada_p._l._o_no_2-2025.docx</t>
   </si>
   <si>
     <t>Jovem Parlamentar Malu Sampaio solicita retirada PL nº 2/2025</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/41/oficio_retirada_p._l._o_no_7-2025.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/41/oficio_retirada_p._l._o_no_7-2025.docx</t>
   </si>
   <si>
     <t>Jovens Parlamentares Verlei Gaúcho e Christian Lopes solicitam retirada PL nº 07</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/56/ofjp9_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/56/ofjp9_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 1228/2025 da SEMUT, em resposta ao Ofício nº 15/2025/DLEG do Jovem Parlamentar Antônio</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/57/ofjv10_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/57/ofjv10_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 1239/2025 da SESTRA, em resposta ao Ofício nº 16/2025/DLEG do Jovem Parlamentar Antônio</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/58/ofjv11_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/58/ofjv11_25.pdf</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/59/ofjv12_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/59/ofjv12_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 607/2025 da SEMUT, em resposta ao Ofício nº 19/2025/DLEG do Jovem Parlamentar Antônio</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/60/ofjv13_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/60/ofjv13_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 174/2025 da SEMUT, em resposta ao Ofício nº 12/2025/DLEG da Jovem Parlamentar Maria</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/61/ofjp14_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/61/ofjp14_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 379/2025 da SEMED, em resposta ao Ofício nº 18/2025/DLEG do Jovem Parlamentar Antônio</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/62/ofjp15_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/62/ofjp15_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 381/2025 da SEMED, em resposta ao Ofício nº 17/2025/DLEG do Jovem Parlamentar Antônio</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/63/ofjp16_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/63/ofjp16_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 380/2025 da SEMED, em resposta ao Ofício nº 16/2025/DLEG do Jovem Parlamentar Antônio</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/64/ofjp17_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/64/ofjp17_25.pdf</t>
   </si>
   <si>
     <t>Encaminha C.I. nº 175/2025 da SEINFRA, em resposta ao Ofício nº 4/2025/DLEG da Jovem Parlamentar Verley e o Ofício nº 2/2025/DLEG da Jovem Parlamentar Maria</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/65/of884emeicm_25.pdf</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/65/of884emeicm_25.pdf</t>
   </si>
   <si>
     <t>EMEI Cecília Meireles encaminha resposta ao Ofício nº23/2025/DLEG. (Jovem Parlamentar)</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>SUBST</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/33/subtitutivo_no_01-2025_ao_plo_no_03.docx</t>
+    <t>http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/33/subtitutivo_no_01-2025_ao_plo_no_03.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do programa Empresa Amiga da Juventude AO Projeto de Lei Ordinária nº 3 de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1044,68 +1044,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no_01_vitoria_s.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_no_02_ana_leticia.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_no_03_amanda.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_04_amanda_e_valentine.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_05_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_no_6_maria_antonia.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_07_verlei_gaucho_e_cristian.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_no_8_verlei_gaucho_e_cristian.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_09_giovana.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/5/mocao_no_01_maria_martines.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/6/mocao_no_02_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/7/mocao_no_3_verlei_g_cristian.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/23/mocao_no_04_maria_martines.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/24/mocao_no_05_amanda_souza.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/25/mocao_no_06_amanda_souza.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/30/mocao_no_07_-_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/31/mocao_no_08_-_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/47/mocao_no_9_verlei_g_cristian.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/48/mocao_no_10_verlei_g_cristian.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/49/mocao_no_11_amanda.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/50/mocao_no_12_amanda.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/52/mocao_no_14_verlei_g_cristian.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/1/requerimento_no_1_vitoria_salomao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_no_2maria_martines.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_no_3_verlei_g_cristian_l.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/4/requerimento_no_4_verlei_g_cristian_l.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_no_5_maria_martines.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_no_6_amanda.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento_no_7_amanda.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_no_8_verlei_gaucho_e_cristian_lopes.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_no_9_verlei_gaucho_e_cristian_lopes.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento_no_10_verlei_gaucho_e_cristian_lopes.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_11_verlei_-_cristian.odt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_12_amanda.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_13_amanda.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_14_amanda_souza.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_15_giovana.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/11/p._l._o_no_1-2025.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/12/p._l._o_no_2-2025.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/13/p._l._o_no_3-2025.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/14/p._l._o_no_4-2025.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/15/p._l._o_no_5-2025.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/26/p._l._o_no_6_-2025_-_layla_tumalieh.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/27/p._l._o_no_7_-2025_-_verlei_gaucho_-_cristian_lopes.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/32/p.l.o_no_8-2025_-_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/28/oficio_retirada_p._l._o_no_5-2025_-_giovana_osto.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/34/oficio_retirada_p._l._o_no_1-2025.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/36/ofjp3_25_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/37/ofjp4_25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/38/ofjp5_25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/39/oficio_retirada_p._l._o_no_4-2025.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/40/oficio_retirada_p._l._o_no_2-2025.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/41/oficio_retirada_p._l._o_no_7-2025.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/56/ofjp9_25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/57/ofjv10_25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/58/ofjv11_25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/59/ofjv12_25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/60/ofjv13_25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/61/ofjp14_25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/62/ofjp15_25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/63/ofjp16_25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/64/ofjp17_25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/65/of884emeicm_25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/33/subtitutivo_no_01-2025_ao_plo_no_03.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_no_01_vitoria_s.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_no_02_ana_leticia.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/10/indicacao_no_03_amanda.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_no_04_amanda_e_valentine.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_no_05_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_no_6_maria_antonia.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no_07_verlei_gaucho_e_cristian.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_no_8_verlei_gaucho_e_cristian.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no_09_giovana.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/5/mocao_no_01_maria_martines.docx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/6/mocao_no_02_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/7/mocao_no_3_verlei_g_cristian.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/23/mocao_no_04_maria_martines.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/24/mocao_no_05_amanda_souza.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/25/mocao_no_06_amanda_souza.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/30/mocao_no_07_-_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/31/mocao_no_08_-_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/47/mocao_no_9_verlei_g_cristian.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/48/mocao_no_10_verlei_g_cristian.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/49/mocao_no_11_amanda.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/50/mocao_no_12_amanda.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/52/mocao_no_14_verlei_g_cristian.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/1/requerimento_no_1_vitoria_salomao.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/2/requerimento_no_2maria_martines.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/3/requerimento_no_3_verlei_g_cristian_l.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/4/requerimento_no_4_verlei_g_cristian_l.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/16/requerimento_no_5_maria_martines.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/17/requerimento_no_6_amanda.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/18/requerimento_no_7_amanda.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/19/requerimento_no_8_verlei_gaucho_e_cristian_lopes.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/20/requerimento_no_9_verlei_gaucho_e_cristian_lopes.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/21/requerimento_no_10_verlei_gaucho_e_cristian_lopes.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/42/requerimento_no_11_verlei_-_cristian.odt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/43/requerimento_no_12_amanda.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/44/requerimento_no_13_amanda.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/45/requerimento_no_14_amanda_souza.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/54/requerimento_no_15_giovana.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/11/p._l._o_no_1-2025.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/12/p._l._o_no_2-2025.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/13/p._l._o_no_3-2025.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/14/p._l._o_no_4-2025.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/15/p._l._o_no_5-2025.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/26/p._l._o_no_6_-2025_-_layla_tumalieh.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/27/p._l._o_no_7_-2025_-_verlei_gaucho_-_cristian_lopes.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/32/p.l.o_no_8-2025_-_luis_bernardo.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/28/oficio_retirada_p._l._o_no_5-2025_-_giovana_osto.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/34/oficio_retirada_p._l._o_no_1-2025.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/36/ofjp3_25_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/37/ofjp4_25.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/38/ofjp5_25.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/39/oficio_retirada_p._l._o_no_4-2025.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/40/oficio_retirada_p._l._o_no_2-2025.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/41/oficio_retirada_p._l._o_no_7-2025.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/56/ofjp9_25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/57/ofjv10_25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/58/ofjv11_25.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/59/ofjv12_25.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/60/ofjv13_25.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/61/ofjp14_25.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/62/ofjp15_25.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/63/ofjp16_25.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/64/ofjp17_25.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/65/of884emeicm_25.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapljovem.uruguaiana.rs.leg.br/media/sapl/public/materialegislativa/2025/33/subtitutivo_no_01-2025_ao_plo_no_03.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H66"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>